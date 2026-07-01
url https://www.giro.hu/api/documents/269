--- v3 (2026-05-17)
+++ v4 (2026-07-01)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DA305FC-4EB5-43DA-BCBB-A9812E22D7E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8FD1ADF-B89E-41AF-B253-0CA49F973904}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="480" windowWidth="23280" windowHeight="12600" xr2:uid="{73D37B36-BEE4-4AB8-8C70-C6941B12BA99}"/>
+    <workbookView xWindow="30" yWindow="630" windowWidth="23010" windowHeight="12330" xr2:uid="{73D37B36-BEE4-4AB8-8C70-C6941B12BA99}"/>
   </bookViews>
   <sheets>
     <sheet name="Nyilvántartás" sheetId="1" r:id="rId1"/>
     <sheet name="Bankkód-BIC" sheetId="2" r:id="rId2"/>
     <sheet name="Magyarázat" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Nyilvántartás!$A$3:$I$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
@@ -1016,54 +1016,54 @@
   <si>
     <t>GIRO Zrt. (másodlagos számlaazonosító technikai küldő)</t>
   </si>
   <si>
     <t>GIROInstant átutalási limitösszeg és fizetési kérelem-, EAM szolgáltatás Sub-aggregátori-, valamint másodlagos számlaazonosító hozzárendelés nyilvántartás</t>
   </si>
   <si>
     <t>Revolut Bank UAB Magyarországi Fióktelepe</t>
   </si>
   <si>
     <t>REVOHUHB</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>MBH Bank Nyrt. D1 (GIROFix Plusz)</t>
   </si>
   <si>
     <t>GPAYDIS1001</t>
   </si>
   <si>
-    <t>Hatályba lépés dátuma: 2026.05.01.</t>
-[...1 lines deleted...]
-  <si>
     <t>612</t>
+  </si>
+  <si>
+    <t>Hatályba lépés dátuma: 2026.07.01.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1911,51 +1911,51 @@
     <col min="2" max="2" width="40.42578125" style="38" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="38" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="38" customWidth="1"/>
     <col min="5" max="5" width="17" style="40" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" style="40" customWidth="1"/>
     <col min="7" max="8" width="24.5703125" style="41" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="38" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="38" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>314</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="39" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>286</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>288</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="45" t="s">
@@ -4514,51 +4514,51 @@
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="37" t="s">
         <v>149</v>
       </c>
       <c r="B102" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C102" s="37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="37" t="s">
         <v>318</v>
       </c>
       <c r="B103" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C103" s="37" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="37" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C104" s="37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="37" t="s">
         <v>150</v>
       </c>
       <c r="B105" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="37" t="s">
         <v>151</v>
       </c>
       <c r="B106" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="37" t="s">
         <v>26</v>